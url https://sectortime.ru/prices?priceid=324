--- v0 (2026-02-20)
+++ v1 (2026-04-06)
@@ -53,2013 +53,2013 @@
   <si>
     <t>Цены руб.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Часофикация WHARTON</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Сервера времени</t>
   </si>
   <si>
     <t>WHARTON</t>
   </si>
   <si>
     <t>5200.EU</t>
   </si>
   <si>
     <t>До 50 часов (цифровые/аналоговые); до 4 доп. модулей; синхронизация GPS, MSF, DCF и NTP (SNTP, TIME, DAYTIME, w482, импульсный режим, DCF77 или MSF); погрешность &lt;0.1 с в сутки; электропитание 220 В; размеры 1U; вес 2,5 кг.</t>
   </si>
   <si>
-    <t>243 021</t>
+    <t>248 477</t>
   </si>
   <si>
     <t>звоните</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5201.EU</t>
   </si>
   <si>
-    <t>220 151</t>
+    <t>225 094</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5400.EU</t>
   </si>
   <si>
     <t>До 50 часов (цифровые/аналоговые); до 8 доп. модулей; синхронизация GPS, MSF, DCF и NTP (SNTP, TIME, DAYTIME, w482, импульсный режим, DCF77 или MSF); погрешность &lt;0.1 с в сутки; электропитание 220 В; размеры 2U; вес 2,5 кг.</t>
   </si>
   <si>
-    <t>299 155</t>
+    <t>305 872</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5600.EU</t>
   </si>
   <si>
-    <t>377 697</t>
+    <t>386 178</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>Вторичные цифровые часы</t>
   </si>
   <si>
     <t>4010E.02.R.FP.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 20 мм (ч/мин) и 14 мм (сек); распознаваемость цифр - до 7 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; врезной монтаж с доступом к задней панели; 132х58х148 мм; 1 кг; алюминий; черный.</t>
   </si>
   <si>
-    <t>47 818</t>
+    <t>48 892</t>
   </si>
   <si>
     <t>4010E.05.R.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 305х90х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>45 508</t>
+    <t>46 530</t>
   </si>
   <si>
     <t>4010E.057.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 390х90х58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>53 132</t>
+    <t>54 325</t>
   </si>
   <si>
     <t>4010E.057.R.S.24VDC</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 24VDC; настенные монтаж; 390х90х58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>55 903</t>
+    <t>57 159</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4010E.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 390х90х58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>49 205</t>
+    <t>50 310</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4010E.057.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 390х90х58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>4010E.100.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>92 172</t>
+    <t>94 242</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4010E.100.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>85 473</t>
+    <t>87 392</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4010E.100.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4010E.100.Y.SS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>102 798</t>
+    <t>105 107</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>4010E.170.G.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>173 718</t>
+    <t>177 619</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>4010E.170.UY.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - ультра желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>230 777</t>
+    <t>235 959</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>4010E.170.UY.SS.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - ультра желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>243 713</t>
+    <t>249 185</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4010E.170.Y.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>217 841</t>
+    <t>222 732</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4010E.170.Y.SS.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>230 083</t>
+    <t>235 250</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>4010E.220.G.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр: час / мин -220 мм, сек - 170 мм; распознаваемость цифр - до 100 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенные монтаж; 1070x320x66 мм; 10 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>233 549</t>
+    <t>238 793</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>4010N.02.G.FP.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 20 мм (ч/мин) и 14 мм (сек); распознаваемость цифр - до 7 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; врезной монтаж с доступом к задней панели; 132х58х148 мм; 1 кг; алюминий; черный.</t>
   </si>
   <si>
-    <t>53 363</t>
+    <t>54 561</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>4010N.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>51 977</t>
+    <t>53 144</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>4010N.05.G.S.PoE</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 305x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>4010N.05.R.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>48 280</t>
+    <t>49 364</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4010N.05.R.S.PoE</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 305x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>48 281</t>
+    <t>49 365</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>4010N.057.B.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - синий; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>4010N.057.G.S.24VDC</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание 24VDC; настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>62 603</t>
+    <t>64 009</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4010N.057.G.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание PoE;настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>4010N.057.R.FB.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание 220 В; врезной монтаж с доступом к задней панели; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>64 913</t>
+    <t>66 371</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>4010N.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4010N.057.R.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>4010N.057.Y.SS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; электропитание 220 В; потолочный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>4010N.100.B.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - синий; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>148 769</t>
+    <t>152 110</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>4010N.100.G.S.24VDC</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание 24VDC; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>101 643</t>
+    <t>103 926</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>4010N.100.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>94 944</t>
+    <t>97 076</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>4010N.100.G.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>4010N.100.R.FB.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание 220 В; врезной монтаж с доступом к задней панели; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>106 725</t>
+    <t>109 122</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4010N.100.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>88 245</t>
+    <t>90 226</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>4010N.100.R.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>4010N.12.UR.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 120 мм; распознаваемость цифр - до 60 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - ультра зеленый; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 670x180x58 мм; 3,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>200 052</t>
+    <t>204 544</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>4010N.170.G.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>176 490</t>
+    <t>180 453</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4010N.170.G.S.PoE</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>4010N.170.R.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>1 705 408</t>
+    <t>1 743 701</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>4010N.170.R.S.PoE</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание PoE; настенный монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>4010N.170.UY.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - ультра желтый; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>4010N.220.G.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр: час / мин -220 мм, сек - 170 мм; распознаваемость цифр - до 100 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание 220 В; настенный монтаж; 1070x320x66 мм; 10 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>236 321</t>
+    <t>241 627</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>4010NE.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>54 748</t>
+    <t>55 978</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>4010NE.05.R.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>51 052</t>
+    <t>52 199</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>4010NE.057.B.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - синий; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>4010NE.057.G.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>58 676</t>
+    <t>59 994</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>4010NE.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>4010NE.100.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>97 717</t>
+    <t>99 911</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t xml:space="preserve">4010NE.100.R.S.PoE </t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>91 017</t>
+    <t>93 061</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>4010NE.100.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>4010NE.170.G.S.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>179 262</t>
+    <t>183 287</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>4200E.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 50 мм; распознаваемость цифр - до 20 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 240x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>41 581</t>
+    <t>42 515</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>4200E.05.R.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 50 мм; распознаваемость цифр - до 20 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 240x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>37 655</t>
+    <t>38 500</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>4200E.057.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>42 736</t>
+    <t>43 696</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>4200E.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>40 196</t>
+    <t>41 098</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>4200E.100.B.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - синий; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>103 953</t>
+    <t>106 288</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>4200E.100.G.FB.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; врезной монтаж с доступом к задней панели; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>82 932</t>
+    <t>84 794</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>4200E.100.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>69 071</t>
+    <t>70 622</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>4200E.100.G.SS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>79 236</t>
+    <t>81 015</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>4200E.100.R.FB.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; врезной монтаж с доступом к задней панели; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>78 312</t>
+    <t>80 070</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>4200E.100.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>64 220</t>
+    <t>65 662</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>4200E.100.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>4200E.100.Y.SS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>4200E.12.G.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 120 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>95 868</t>
+    <t>98 021</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>4200E.12.R.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 120 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>88 014</t>
+    <t>89 990</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>4200E.170.G.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>129 595</t>
+    <t>132 505</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4200E.170.R.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>119 431</t>
+    <t>122 113</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>4200E.220.R.S.24VDC</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 220 мм; распознаваемость цифр - до 100 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 24VDC; настенный монтаж; 810x320x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>169 098</t>
+    <t>172 895</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>4200E.220.R.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 220 мм; распознаваемость цифр - до 100 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 810x320x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>155 699</t>
+    <t>159 195</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>4200E.220.UY.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 220 мм; распознаваемость цифр - до 100 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - ультра желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 810x320x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>4200N.05.G.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 50 мм; распознаваемость цифр - до 20 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 240x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>44 353</t>
+    <t>45 349</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>4200N.05.G.S.PoE</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 50 мм; распознаваемость цифр - до 20 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 240x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>4200N.05.G.SS.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 50 мм; распознаваемость цифр - до 20 м; синхронизация NTP/SNTP сервер, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 240x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>4200N.05.R.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); односторонние; высота цифр - 50 мм; распознаваемость цифр - до 20 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 240x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>40 426</t>
+    <t>41 334</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4200N.057.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t xml:space="preserve">4200N.057.G.S.PoE </t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t xml:space="preserve">4200N.057.R.S.PoE </t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>42 967</t>
+    <t>43 932</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>4200N.100.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>71 843</t>
+    <t>73 456</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>4200N.100.G.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>4200N.100.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220В; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>66 992</t>
+    <t>68 496</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>4200N.100.R.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>4200N.100.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>4200N.100.Y.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>4200N.12.G.S.PoE</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 120 мм; распознаваемость цифр - до 60 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>98 640</t>
+    <t>100 855</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>4200N.12.R.S.PoE</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 120 мм; распознаваемость цифр - до 60 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>90 786</t>
+    <t>92 825</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>4200N.170.G.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220В; настенный монтаж; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>132 368</t>
+    <t>135 340</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>4200N.170.R.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220В; настенный монтаж; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>122 203</t>
+    <t>124 947</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>4200N.170.UY.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - ультра желтый; ИК-пульт для настройки и секундомера; питание 220В; настенный монтаж; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>174 180</t>
+    <t>178 091</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>4200N.220.G.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 220 мм; распознаваемость цифр - до 100 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220В; настенный монтаж; 810x320x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>168 636</t>
+    <t>172 422</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>4200N.220.R.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 220 мм; распознаваемость цифр - до 100 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220В; настенный монтаж; 810x320x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>158 471</t>
+    <t>162 029</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>4200NE.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; настенный монтаж; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>45 740</t>
+    <t>46 767</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>4200NE.100.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>74 616</t>
+    <t>76 291</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>4200NE.100.R.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>69 764</t>
+    <t>71 330</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>4200NE.100.R.SS.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>80 159</t>
+    <t>81 959</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>4200NE.12.R.S.PoE</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 120 мм; распознаваемость цифр - до 60 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>93 558</t>
+    <t>95 659</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>4200NE.170.G.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>135 139</t>
+    <t>138 174</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>4200NE.170.R.S.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>124 975</t>
+    <t>127 781</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>4900E.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер час,мин/сек - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: час / мин / сек и секундная стрелка по кругу; таймер, секундомер; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 300х300х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>73 922</t>
+    <t>75 582</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>4900E.05.R.S.EU</t>
   </si>
   <si>
     <t>LED; размер час,мин/сек - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; формат отображения: час / мин / сек и секундная стрелка по кругу; таймер, секундомер; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 300х300х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>67 454</t>
+    <t>68 968</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>4900N.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер час,мин/сек - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: час / мин / сек и секундная стрелка по кругу; таймер, секундомер; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 300х300х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>76 694</t>
+    <t>78 416</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>4900N.05.G.S.PoE</t>
   </si>
   <si>
     <t>LED; размер час,мин/сек - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: час / мин / сек и секундная стрелка по кругу; таймер, секундомер; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 300х300х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>4900NE.05.G.S</t>
   </si>
   <si>
     <t>LED; размер час,мин/сек - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: час / мин / сек и секундная стрелка по кругу; таймер, секундомер; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 300х300х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>79 467</t>
+    <t>81 251</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>4200NE.100.Y.SE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); односторонние; IP65; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В; настенный монтаж; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>138 374</t>
+    <t>141 481</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>4200NE.12.R.SE.PoE</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; IP54;  высота цифр - 120 мм; распознаваемость цифр - до 60 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; настенный монтаж; 526x240x123 мм; 5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>142 763</t>
+    <t>145 969</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>4200NE.170.G.SE.EU</t>
   </si>
   <si>
     <t>LED; 4 цифры (часы, минуты); односторонние; IP54;  высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220В; настенный монтаж; 761x320x123 мм; 9,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>203 287</t>
+    <t>207 851</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>4010E.05.R.DS.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 50 мм (ч/мин) и 30 мм (сек); распознаваемость цифр - до 20 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 305х90х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>102 568</t>
+    <t>104 871</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>4010E.057.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 390х90х58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>4010E.057.R.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 390х90х58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>111 577</t>
+    <t>114 082</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>4010E.100.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>200 746</t>
+    <t>205 253</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>4010E.100.Y.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>4010N.057.R.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; электропитание 220 В; потолочный монтаж; 390x90x58 мм; 2,6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>114 349</t>
+    <t>116 916</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>4010N.100.B.DS.24VDC</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - синий; ИК-пульт для настройки и секундомера; электропитание 24VDC; потолочный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>210 217</t>
+    <t>214 937</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>4010N.100.B.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - синий; ИК-пульт для настройки и секундомера; электропитание 220 В; потолочный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>310 936</t>
+    <t>317 918</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>4010N.100.B.DS.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - синий; ИК-пульт для настройки и секундомера; электропитание PoE; потолочный монтаж; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>203 518</t>
+    <t>208 087</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>4010N.170.G.DS.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; электропитание 220 В; потолочный монтаж; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>367 302</t>
+    <t>375 549</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>4010NE.100.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>206 290</t>
+    <t>210 922</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>4010NE.100.Y.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 670x180x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>4010NE.170.G.DS.EU</t>
   </si>
   <si>
     <t>LED; 6 цифр (часы, минуты и секунды); двухсторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 990x260x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>370 075</t>
+    <t>378 384</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>4200E.057.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>95 175</t>
+    <t>97 312</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>4200E.100.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>154 083</t>
+    <t>157 542</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>4200E.100.R.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>144 611</t>
+    <t>147 858</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>4200E.100.Y.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>4200E.12.R.DS.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); двухсторонние; высота цифр - 120 мм; распознаваемость цифр - до 60 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>191 967</t>
+    <t>196 278</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>4200N.057.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация NTP/SNTP сервер, DCF77; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>97 947</t>
+    <t>100 147</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>4200N.057.R.DS.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 57 мм; распознаваемость цифр - до 25 м; синхронизация NTP/SNTP сервер, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание PoE; монтаж на потолок; 305x90x58 мм; 2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>93 096</t>
+    <t>95 187</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>4200N.170.UY.DS.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); двухсторонние; высота цифр - 170 мм; распознаваемость цифр - до 80 м; синхронизация через NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - ультра желтый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 730x260x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>362 220</t>
+    <t>370 354</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>4200NE.100.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>159 626</t>
+    <t>163 210</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>4200NE.100.G.DS.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; 4 цифры (часы, минуты); двухсторонние; высота цифр - 100 мм; распознаваемость цифр - до 50 м; синхронизация через w482, MOBALine, IRIG-B и NTP/SNTP сервер; показ даты; время 12/24 ч; цвет цифр - зеленый; ИК-пульт для настройки и секундомера; питание PoE; монтаж на потолок; 480x180x58 мм; 3,2 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>4900N.05.G.DS.PoE</t>
   </si>
   <si>
     <t>LED; двухсторонние; размер час,мин/сек - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: час / мин / сек и секундная стрелка по кругу; таймер, секундомер; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на потолок; 300х300х58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>4200E.12.R.DSE.EU</t>
   </si>
   <si>
     <t>LED дисплей; 4 цифры (часы, минуты); двухсторонние; IP65; высота цифр - 120 мм; распознаваемость цифр - до 60 м; синхронизация w482, MOBALine, DCF77; показ даты; время 12/24 ч; цвет цифр - красный; ИК-пульт для настройки и секундомера; питание 220 В АС; монтаж на потолок; 526x240x123 мм; 5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>261 039</t>
+    <t>266 900</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>Вторичные цифровые часы-календарь</t>
   </si>
   <si>
     <t>4510N.05.R.DS.PoE</t>
   </si>
   <si>
     <t>LED; двухсторонние; размер час/мин/дата - 50 мм; размер букв/сек 30 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на потолок; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>181 804</t>
+    <t>185 886</t>
   </si>
   <si>
     <t>4520N.12.G.DS.UK</t>
   </si>
   <si>
     <t>LED; двухсторонние; размер символа: цифры - 120 мм; буквы -100 мм; распознаваемость цифр - до 50 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; электропитание 230 В (стандарт UK); монтаж на потолок; 940x400x66 мм; 8,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>664 609</t>
+    <t>679 532</t>
   </si>
   <si>
     <t>4550E.100.G.DS.EU</t>
   </si>
   <si>
     <t>Сегментное табло; двухсторонние; размер символа - 100 мм; распознаваемость цифр - до 50 м; цвет цифр - зеленый; формат отображения: месяц / день / год / час / мин / сек; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на потолок; 450x230x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>352 749</t>
+    <t>360 670</t>
   </si>
   <si>
     <t>4500E.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер цифр - 50 мм; размер букв 30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>72 537</t>
+    <t>74 165</t>
   </si>
   <si>
     <t>4500E.05.R.S.EU</t>
   </si>
   <si>
     <t>LED; размер цифр - 50 мм; размер букв 30 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>68 841</t>
+    <t>70 386</t>
   </si>
   <si>
     <t>4500E.12.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер цифр - 120 мм; размер букв 100 мм; распознаваемость цифр - до 50 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1450x180x66 мм; 6,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>295 690</t>
+    <t>302 329</t>
   </si>
   <si>
     <t>4500N.05.B.S.PoE</t>
   </si>
   <si>
     <t>LED; размер цифр - 50 мм; размер букв 30 мм; распознаваемость цифр - до 20 м; цвет цифр - синий; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>162 399</t>
+    <t>166 045</t>
   </si>
   <si>
     <t>4500N.05.R.S.PoE</t>
   </si>
   <si>
     <t>LED; размер цифр - 50 мм; размер букв 30 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>71 612</t>
+    <t>73 220</t>
   </si>
   <si>
     <t>4510E.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер час/мин/дата - 50 мм; размер букв/сек 30 мм; распознаваемость цифр - до 13 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>84 318</t>
+    <t>86 211</t>
   </si>
   <si>
     <t>4510N.05.B.S.PoE</t>
   </si>
   <si>
     <t>LED; размер час/мин/дата - 50 мм; размер букв/сек 30 мм; распознаваемость цифр - до 20 м; цвет цифр - синий; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>166 325</t>
+    <t>170 060</t>
   </si>
   <si>
     <t>4510N.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер час/мин/дата - 50 мм; размер букв/сек 30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>87 090</t>
+    <t>89 045</t>
   </si>
   <si>
     <t>4510N.05.G.S.PoE</t>
   </si>
   <si>
     <t>LED; размер час/мин/дата - 50 мм; размер букв/сек 30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4510N.05.R.S.PoE</t>
   </si>
   <si>
     <t>LED; размер час/мин/дата - 50 мм; размер букв/сек 30 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>83 163</t>
+    <t>85 030</t>
   </si>
   <si>
     <t>4510N.12.R.S.PoE</t>
   </si>
   <si>
     <t>LED; размер час/мин/дата - 120 мм; размер букв/сек 100 мм; распознаваемость цифр - до 50 м; цвет цифр - красный; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 1450x180x66 мм; 6,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>319 253</t>
+    <t>326 422</t>
   </si>
   <si>
     <t>4520E.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4520E.05.R.S.EU</t>
   </si>
   <si>
     <t>LED; размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>79 004</t>
+    <t>80 778</t>
   </si>
   <si>
     <t>4520N.05.G.S.PoE</t>
   </si>
   <si>
     <t>LED; размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>85 704</t>
+    <t>87 628</t>
   </si>
   <si>
     <t>4520N.12.G.S.UK</t>
   </si>
   <si>
     <t>LED; размер символа: цифры - 120 мм; буквы -100 мм; распознаваемость цифр - до 50 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; электропитание 230 В (стандарт UK); монтаж на стену; 940x400x66 мм; 8,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>316 943</t>
+    <t>324 060</t>
   </si>
   <si>
     <t>4530N.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4530N.05.G.S.PoE</t>
   </si>
   <si>
     <t>LED; размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 480x180x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4540E.05.G.S.EU</t>
   </si>
   <si>
     <t>LED; размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 300x300x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4540N.05.G.S.PoE</t>
   </si>
   <si>
     <t>LED; размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; формат отображения: день / число / месяц / час / мин; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 300x300x58 мм; 3 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4550E.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - красный; формат отображения: месяц / день / год / час / мин / сек; есть русский язык; синхронизация w482, MOBALine, DCF77; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 450x230x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4550N.057.G.S black EU</t>
   </si>
   <si>
     <t>Сегментное табло; размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - зеленый; формат отображения: месяц / день / год / час / мин / сек; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 450x230x58 мм; 4 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>101 413</t>
+    <t>103 690</t>
   </si>
   <si>
     <t>4550N.100.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; размер символа - 100 мм; распознаваемость цифр - до 50 м; цвет цифр - зеленый; формат отображения: месяц / день / год / час / мин / сек; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 800х420х66 мм; 8,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>170 946</t>
+    <t>174 784</t>
   </si>
   <si>
     <t>4610N.100.R.S.PoE</t>
   </si>
   <si>
     <t>Сегментное табло; размер символа - 100 мм; распознаваемость цифр - до 50 м; цвет цифр - красный; формат отображения: день года / час / мин / сек; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на стену; 1000х180х66 мм; 6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>137 680</t>
+    <t>140 772</t>
   </si>
   <si>
     <t>4510N.05.R.SS.PoE</t>
   </si>
   <si>
     <t>LED; односторонние; размер час/мин/дата - 50 мм; размер букв/сек 30 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; формат отображения: день / число / месяц / час / мин / сек; есть русский язык; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание PoE; монтаж на потолок; 550x90x58 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>94 713</t>
+    <t>96 840</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>Табло мирового времени</t>
   </si>
   <si>
     <t>4700NE/3.05.G.S.EU</t>
   </si>
   <si>
     <t>LED табло; дата и время; 3 региона; напечатанные названия поясов; формат отображения: день недели / число / месяц / регион / час / мин;  размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; синхронизация w482, MOBALine, DCF77 и NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 525x510x66 мм; 6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>240 017</t>
+    <t>245 406</t>
   </si>
   <si>
     <t>4700NE/4.05.G.S.EU</t>
   </si>
   <si>
     <t>LED табло; дата и время; 4 региона; напечатанные названия поясов; формат отображения: день недели / число / месяц / регион / час / мин;  размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; синхронизация w482, MOBALine, DCF77 и NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 525x630x66 мм; 8 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>271 896</t>
+    <t>278 002</t>
   </si>
   <si>
     <t>4700NIL30/4.05.G.S-EU</t>
   </si>
   <si>
     <t>LED табло; дата и время; 4 региона; программируемые названия поясов; формат отображения: день недели / число / месяц / регион / час / мин;  размер символа - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; синхронизация w482, MOBALine, DCF77 и NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 560x630x66 мм; 11 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>3 679 379</t>
+    <t>3 761 996</t>
   </si>
   <si>
     <t>4700NIL30/5.05.G.S-EU</t>
   </si>
   <si>
     <t>LED табло; дата и время; 5 регионов; программируемые названия поясов; формат отображения: день недели / число / месяц /  регион / час / мин;  размер символа - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; синхронизация w482, MOBALine, DCF77 и NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 560x630x66 мм; 11 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>503 366</t>
+    <t>514 668</t>
   </si>
   <si>
     <t>4740N/2.057.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 2 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - зеленый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 604x180x66 мм; 6 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>173 949</t>
+    <t>177 855</t>
   </si>
   <si>
     <t>4740N/2.100.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 2 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 100 мм; распознаваемость цифр - до 50 м; цвет цифр - красный; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1104x300x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>223 385</t>
+    <t>228 401</t>
   </si>
   <si>
     <t>4740N/2.12.G.S.EU</t>
   </si>
   <si>
     <t>LED табло; время для 2 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 120 мм; распознаваемость цифр - до 60 м; цвет цифр - зеленый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1204x300x66 мм; 10 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>316 711</t>
+    <t>323 823</t>
   </si>
   <si>
     <t>4740N/3.057.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 3 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - желтый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 904x180x66 мм; 7 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>204 904</t>
+    <t>209 505</t>
   </si>
   <si>
     <t>4740N/4.025.R.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; время для 4 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 25 мм; распознаваемость цифр - до 10 м; цвет цифр - красный; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 604x120x66 мм; 2,5 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>129 827</t>
+    <t>132 742</t>
   </si>
   <si>
     <t>4740N/4.05.R.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; время для 4 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1204x180x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4740N/4.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 4 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - красный; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1204x180x66 мм; 9 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>215 530</t>
+    <t>220 370</t>
   </si>
   <si>
     <t>4740N/5.05.R.S.EU</t>
   </si>
   <si>
     <t>LED дисплей; время для 5 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 50 мм; распознаваемость цифр - до 20 м; цвет цифр - красный; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1504x180x66 мм; 10 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>247 872</t>
+    <t>253 437</t>
   </si>
   <si>
     <t>4740N/5.057.G.S.EU</t>
   </si>
   <si>
     <t>сегментное табло; время для 5 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - зеленый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1504x180x66 мм; 10 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>286 680</t>
+    <t>293 117</t>
   </si>
   <si>
     <t>4740N/5.057.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 5 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - красный; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1504x180x66 мм; 10 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>260 808</t>
+    <t>266 664</t>
   </si>
   <si>
     <t>4740N/5.057.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 5 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - желтый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1504x180x66 мм; 10 кг; алюминиевый корпус.</t>
   </si>
   <si>
     <t>4740N/5.100.R.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 5 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 100 мм; распознаваемость цифр - до 50 м; цвет цифр - красный; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 2758x300x66 мм; 20 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>459 474</t>
+    <t>469 791</t>
   </si>
   <si>
     <t>4740N/5.100.Y.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 5 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 100 мм; распознаваемость цифр - до 50 м; цвет цифр - желтый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 2758x300x66 мм; 20 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>511 220</t>
+    <t>522 699</t>
   </si>
   <si>
     <t>4740N/6.057.G.S.EU</t>
   </si>
   <si>
     <t>Сегментное табло; время для 6 регионов; напечатанные названия поясов; формат отображения: час / мин;  размер символа - 57 мм; распознаваемость цифр - до 25 м; цвет цифр - зеленый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1804x180x66 мм; 11 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>321 794</t>
+    <t>329 019</t>
   </si>
   <si>
     <t>4740NIL30/3.05.G.S.EU</t>
   </si>
   <si>
     <t>LED табло; время для 3 регионов; программируемые названия поясов (есть русский язык); формат отображения: час / мин / регион;  размер символа - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - зеленый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 904x300x66 мм; 11 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>306 316</t>
+    <t>313 194</t>
   </si>
   <si>
     <t>4740NIL30/3.057.Y.S.EU</t>
   </si>
   <si>
     <t>LED табло; время для 3 регионов; программируемые названия поясов (есть русский язык); формат отображения: час / мин / регион;  размер символа - 57/30 мм; распознаваемость цифр - до 25 м; цвет цифр - желтый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 904x180x66 мм; 11 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>314 170</t>
+    <t>321 225</t>
   </si>
   <si>
     <t>4740NIL30/4.05.W.S-EU</t>
   </si>
   <si>
     <t>LED табло; время для 4 регионов; программируемые названия поясов (есть русский язык); формат отображения: час / мин / регион;  размер символа - 50/30 мм; распознаваемость цифр - до 20 м; цвет цифр - белый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1204x300x66 мм; 14 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>511 682</t>
+    <t>523 171</t>
   </si>
   <si>
     <t>4740NIL30/5.057.Y.S.EU</t>
   </si>
   <si>
     <t>LED табло; время для 5 регионов; программируемые названия поясов (есть русский язык); формат отображения: час / мин / регион;  размер символа - 57/30 мм; распознаваемость цифр - до 25 м; цвет цифр - желтый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1504x180x66 мм; 17 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>468 484</t>
+    <t>479 003</t>
   </si>
   <si>
     <t>4740NIL50/3.100.G.S.EU</t>
   </si>
   <si>
     <t>LED табло; время для 3 регионов; программируемые названия поясов (есть русский язык); формат отображения: час / мин / регион;  размер символа - 100/50 мм; распознаваемость цифр - до 50 м; цвет цифр - зеленый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1804x300x66 мм; 14 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>472 411</t>
+    <t>483 018</t>
   </si>
   <si>
     <t>4740NIL50/3.12.G.S.EU</t>
   </si>
   <si>
     <t>LED табло; время для 3 регионов; программируемые названия поясов (есть русский язык); формат отображения: час / мин / регион;  размер символа - 120/50 мм; распознаваемость цифр - до 60 м; цвет цифр - зеленый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 1804x300x66 мм; 14 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>583 988</t>
+    <t>597 100</t>
   </si>
   <si>
     <t>4740NIL50/5.100.Y.S.EU</t>
   </si>
   <si>
     <t>LED табло; время для 5 регионов; программируемые названия поясов (есть русский язык); формат отображения: час / мин / регион;  размер символа - 100/50 мм; распознаваемость цифр - до 50 м; цвет цифр - желтый; синхронизация через NTP/SNTP сервер; ИК-пульт для настройки; питание 220 В АС; монтаж на стену; 3008x300x66 мм; 23 кг; алюминиевый корпус.</t>
   </si>
   <si>
-    <t>770 873</t>
+    <t>788 182</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>Аксессуары, комплектующие и кронштейны</t>
   </si>
   <si>
     <t>488.HS3</t>
   </si>
   <si>
     <t>12 каналов; погрешность +/- 50 мкс; MTBF&gt; 50000 часов; IP65; размеры 85x58x94 мм; вес 300 г; кабель подключения в комплекте (25 метров).</t>
   </si>
   <si>
-    <t>51 283</t>
+    <t>52 435</t>
   </si>
   <si>
     <t>488HS3-GLONASS</t>
   </si>
   <si>
     <t>Поддержка GLONASS; 12 каналов; погрешность +/- 50 мкс; MTBF&gt; 50000 часов; IP65; размеры 85x58x94 мм; вес 300 г; кабель подключения в комплекте (25 метров).</t>
   </si>
   <si>
-    <t>132 137</t>
+    <t>135 104</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>